--- v0 (2025-10-18)
+++ v1 (2026-08-30)
@@ -1,165 +1,183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F165EC5" w14:textId="77777777" w:rsidR="00601027" w:rsidRPr="00E47334" w:rsidRDefault="00601027" w:rsidP="00FD757D">
+    <w:p w14:paraId="07F84987" w14:textId="77777777" w:rsidR="00601027" w:rsidRPr="00E47334" w:rsidRDefault="00601027" w:rsidP="00FD757D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="683E5466" w14:textId="77777777" w:rsidR="00FD757D" w:rsidRPr="00D07578" w:rsidRDefault="00FD757D" w:rsidP="004C0667">
+    <w:p w14:paraId="5B297132" w14:textId="77777777" w:rsidR="00B847E4" w:rsidRDefault="00B847E4" w:rsidP="004C0667">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE86AFF" w14:textId="77777777" w:rsidR="00B847E4" w:rsidRDefault="00B847E4" w:rsidP="004C0667">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725D9EB0" w14:textId="77777777" w:rsidR="00B847E4" w:rsidRDefault="00B847E4" w:rsidP="004C0667">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9DAEEA" w14:textId="77777777" w:rsidR="00B847E4" w:rsidRDefault="00B847E4" w:rsidP="004C0667">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184C0CEB" w14:textId="77777777" w:rsidR="00FD757D" w:rsidRPr="00D07578" w:rsidRDefault="00FD757D" w:rsidP="004C0667">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07578">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PIETEIKUMS</w:t>
       </w:r>
       <w:r w:rsidR="00664833">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00C1440F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00740CC2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00C1440F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A38CD08" w14:textId="77777777" w:rsidR="00707C93" w:rsidRDefault="00F719EB" w:rsidP="004C0667">
-[...55 lines deleted...]
-    <w:p w14:paraId="301E8F0A" w14:textId="77777777" w:rsidR="00F10F0C" w:rsidRPr="00E47334" w:rsidRDefault="00F10F0C" w:rsidP="00601027">
+    <w:p w14:paraId="389858E8" w14:textId="7B46D20E" w:rsidR="00F10F0C" w:rsidRPr="00E47334" w:rsidRDefault="00300E67" w:rsidP="00601027">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00300E67">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Par augu aizsardzības līdzekļu lietošanas iekārtu pārbaudi saskaņā ar Ministru kabineta 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D07D7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E67">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>gada 07.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D07D7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E67">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>jūlija noteikumiem Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D07D7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E67">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>399 “Augu aizsardzības līdzekļu lietošanas iekārtu noteikumi”</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F623206" w14:textId="77777777" w:rsidR="002C1CCC" w:rsidRPr="00325AAB" w:rsidRDefault="00601027" w:rsidP="00601027">
+    <w:p w14:paraId="47978556" w14:textId="77777777" w:rsidR="00300E67" w:rsidRDefault="00300E67" w:rsidP="00601027"/>
+    <w:p w14:paraId="1AE311E8" w14:textId="77777777" w:rsidR="002C1CCC" w:rsidRPr="00325AAB" w:rsidRDefault="00601027" w:rsidP="00601027">
       <w:r>
         <w:t>Pieteikuma d</w:t>
       </w:r>
       <w:r w:rsidRPr="00601027">
         <w:t>atums</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00601027">
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="00C1440F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00601027">
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00C1440F">
         <w:t>.___</w:t>
       </w:r>
       <w:r w:rsidRPr="00601027">
         <w:t>________</w:t>
       </w:r>
     </w:p>
@@ -169,2763 +187,2478 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1679"/>
         <w:gridCol w:w="273"/>
         <w:gridCol w:w="114"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="264"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="299"/>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="2188"/>
         <w:gridCol w:w="456"/>
         <w:gridCol w:w="827"/>
         <w:gridCol w:w="1007"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C1440F" w14:paraId="6657AA63" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00C1440F" w14:paraId="7F1FE459" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1525DD49" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
+          <w:p w14:paraId="1432A6B5" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Iekārtas Valdītājs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68A6E979" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="763234C8" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1440F" w:rsidRPr="005A6A91" w14:paraId="09CED98B" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00C1440F" w:rsidRPr="005A6A91" w14:paraId="47C509EF" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C30733A" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRPr="005A6A91" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="058828BD" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRPr="005A6A91" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6A91">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reģistrācijas Nr. </w:t>
             </w:r>
             <w:r w:rsidR="005A6A91" w:rsidRPr="005A6A91">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(fiziskai personai – personas kods)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79C15B0C" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRPr="005A6A91" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="538F9E9F" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRPr="005A6A91" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1440F" w:rsidRPr="005A6A91" w14:paraId="01638FF1" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00C1440F" w:rsidRPr="005A6A91" w14:paraId="6AD08373" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F7C5879" w14:textId="77777777" w:rsidR="005A3D35" w:rsidRPr="005A6A91" w:rsidRDefault="005A6A91" w:rsidP="005A3D35">
+          <w:p w14:paraId="6D1AFD4C" w14:textId="77777777" w:rsidR="005A3D35" w:rsidRPr="005A6A91" w:rsidRDefault="005A6A91" w:rsidP="005A3D35">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6A91">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Juridiskā adrese (fiziskai personai – deklarētā adrese)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="405B15E4" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRPr="005A6A91" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="3F7446E5" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRPr="005A6A91" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1440F" w14:paraId="0A0B409B" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00C1440F" w14:paraId="2F91FE1A" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6395C84C" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="5C4FBED3" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Banka, norēķinu konts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0431EAD9" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="7A587BCA" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E37358" w:rsidRPr="002B1CFB" w14:paraId="261A6841" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00E37358" w:rsidRPr="002B1CFB" w14:paraId="6A26D00F" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CBA2F81" w14:textId="77777777" w:rsidR="00E37358" w:rsidRPr="002B1CFB" w:rsidRDefault="00E37358" w:rsidP="001328CA">
+          <w:p w14:paraId="0ECDFFE5" w14:textId="77777777" w:rsidR="00E37358" w:rsidRPr="002B1CFB" w:rsidRDefault="00E37358" w:rsidP="001328CA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B1CFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Iekārtas valdītāja pārstāv</w:t>
             </w:r>
             <w:r w:rsidR="001328CA" w:rsidRPr="002B1CFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidR="00174EE9" w:rsidRPr="002B1CFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="002B1CFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vārds uzvārds</w:t>
+              <w:t xml:space="preserve"> vārds</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC08E1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B1CFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DBD66B8" w14:textId="77777777" w:rsidR="00E37358" w:rsidRPr="002B1CFB" w:rsidRDefault="00E37358">
+          <w:p w14:paraId="0FDE9C82" w14:textId="77777777" w:rsidR="00E37358" w:rsidRPr="002B1CFB" w:rsidRDefault="00E37358">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1440F" w14:paraId="55A5C21B" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00C1440F" w14:paraId="4BD5EAD2" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E1E3D0F" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="6E08CF6D" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identifikācijas Nr. (ja ir)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4919522C" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
+          <w:p w14:paraId="630A6BBA" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Izgatavošanas gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B724723" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="21D3A466" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A1FEBCC" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="4F56B120" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1440F" w14:paraId="2DEA7503" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00C1440F" w14:paraId="5BA028B7" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53146D35" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="689E5E17" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Darba platums (m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51AE7D91" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
+          <w:p w14:paraId="1E8C9676" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sprauslu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E14126C" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="1274FB3F" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53137E8B" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="2CD75337" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1440F" w14:paraId="00E52AC9" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="00C1440F" w14:paraId="75C01BE3" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1697B7C1" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="2A46D61D" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Iekārtas ražotājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55711B6A" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
+          <w:p w14:paraId="7A90E402" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Modelis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F35831A" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="238819E3" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72F3753A" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
+          <w:p w14:paraId="3755E85D" w14:textId="77777777" w:rsidR="00C1440F" w:rsidRDefault="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003209C6" w14:paraId="4617081F" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="003209C6" w14:paraId="7B6C5F5F" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72A7061B" w14:textId="77777777" w:rsidR="003209C6" w:rsidRPr="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00E37358">
+          <w:p w14:paraId="65FAC714" w14:textId="77777777" w:rsidR="003209C6" w:rsidRPr="00C1440F" w:rsidRDefault="00C1440F" w:rsidP="00E37358">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1440F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Par pārbaudi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CA236A5" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6">
+          <w:p w14:paraId="60B42E98" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003209C6" w14:paraId="119F43D9" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="003209C6" w14:paraId="46C54D45" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C9F5F3B" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6" w:rsidP="00E37358">
+          <w:p w14:paraId="0793BDC5" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6" w:rsidP="00E37358">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kontaktinformācija (tālrunis</w:t>
             </w:r>
             <w:r w:rsidR="00E37358">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-pasts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09154FB3" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6">
+          <w:p w14:paraId="49E3E497" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003209C6" w14:paraId="4BAC5F1A" w14:textId="77777777" w:rsidTr="005A3D35">
+      <w:tr w:rsidR="003209C6" w14:paraId="538EE139" w14:textId="77777777" w:rsidTr="005A3D35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25FA89B1" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
+          <w:p w14:paraId="1A3236CC" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="00C1440F" w:rsidP="00C1440F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vēlamā i</w:t>
             </w:r>
             <w:r w:rsidR="003209C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ekārtas pārbaudes veikšanas vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17810513" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6">
+          <w:p w14:paraId="136CE4B6" w14:textId="77777777" w:rsidR="003209C6" w:rsidRDefault="003209C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w14:paraId="1AA28687" w14:textId="77777777" w:rsidTr="00C1440F">
+      <w:tr w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w14:paraId="0584644A" w14:textId="77777777" w:rsidTr="00C1440F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="5918" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2EC940F0" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="003209C6">
+          </w:tcPr>
+          <w:p w14:paraId="2B633002" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="003209C6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79CCFE84" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="00D07855">
+          </w:tcPr>
+          <w:p w14:paraId="17359093" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="00D07855">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="484D0B28" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="00D07855">
+          </w:tcPr>
+          <w:p w14:paraId="7CF814B1" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="00D07855">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EB1EB73" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="00D07855">
+          </w:tcPr>
+          <w:p w14:paraId="543EBA78" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRPr="00292DF9" w:rsidRDefault="000F4D4C" w:rsidP="00D07855">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F4D4C" w14:paraId="462CFB73" w14:textId="77777777" w:rsidTr="00C1440F">
+      <w:tr w:rsidR="000F4D4C" w14:paraId="572431E8" w14:textId="77777777" w:rsidTr="00C1440F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1048" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680FA429" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="4308246E" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Sprauslu bloks:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B199ECC" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="2A6A569F" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60EDD325" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="4C89D040" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:r>
               <w:t>ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ECA26E2" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="5E0713D2" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C4269EB" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="509040B2" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>nav</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AE63098" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="490ECB99" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4018" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BE2F0FD" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="57A58BBD" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C43F579" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="04EEC5BA" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46B7321C" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C" w:rsidP="000F4D4C">
+    <w:p w14:paraId="229B7A1C" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C" w:rsidP="000F4D4C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="445"/>
         <w:gridCol w:w="1430"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="1591"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="1223"/>
         <w:gridCol w:w="907"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F4D4C" w14:paraId="7B210258" w14:textId="77777777" w:rsidTr="00C1440F">
+      <w:tr w:rsidR="000F4D4C" w14:paraId="45A6B919" w14:textId="77777777" w:rsidTr="00C1440F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0A3303" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="41A83C12" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Tips:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B53E7F0" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="6E154558" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>uzkarināms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CF5A0C1" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="411233C2" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:pPr>
               <w:ind w:left="-350" w:right="-88" w:firstLine="350"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6624D94A" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="72587DCE" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EB0C92B" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="47DF29FE" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:r>
               <w:t>piekabināms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F2255EE" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="575ACD50" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73476718" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
+          <w:p w14:paraId="5183604F" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>pašgājējs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="154B098B" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="3812A645" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AB9DCDA" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="3E816A4D" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475AA2B6" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
+          <w:p w14:paraId="05D7DF86" w14:textId="77777777" w:rsidR="000F4D4C" w:rsidRDefault="000F4D4C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C63EF31" w14:textId="77777777" w:rsidR="00C7342A" w:rsidRPr="00292DF9" w:rsidRDefault="00C7342A" w:rsidP="00D07855">
+    <w:p w14:paraId="2817CE5F" w14:textId="77777777" w:rsidR="00C7342A" w:rsidRPr="00292DF9" w:rsidRDefault="00C7342A" w:rsidP="00D07855">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60DC0324" w14:textId="77777777" w:rsidR="00B552AF" w:rsidRPr="00325AAB" w:rsidRDefault="00B552AF" w:rsidP="00B552AF">
+    <w:p w14:paraId="3454E7A2" w14:textId="77777777" w:rsidR="00B552AF" w:rsidRPr="00325AAB" w:rsidRDefault="00B552AF" w:rsidP="00B552AF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00325AAB">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00325AAB" w:rsidRPr="00325AAB">
         <w:t>Iesniedzot</w:t>
       </w:r>
       <w:r w:rsidRPr="00325AAB">
         <w:t xml:space="preserve"> šo pieteikumu </w:t>
       </w:r>
       <w:r w:rsidR="005A3D35">
         <w:t xml:space="preserve">iekārtas </w:t>
       </w:r>
       <w:r w:rsidRPr="00325AAB">
         <w:t>Valdītājs apņemas sagatavot iekārtu normatīvajos aktos noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidR="008E71E3" w:rsidRPr="00325AAB">
         <w:t>, pretējā gadījumā pārbaude netiks veikta</w:t>
       </w:r>
       <w:r w:rsidRPr="00325AAB">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73715BD5" w14:textId="77777777" w:rsidR="00325AAB" w:rsidRDefault="00B552AF" w:rsidP="00B552AF">
+    <w:p w14:paraId="3846F284" w14:textId="77777777" w:rsidR="00325AAB" w:rsidRDefault="00B552AF" w:rsidP="00B552AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B552AF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nomazgāt un izskalot iekārtu un ūdeni filtrējošos elementus</w:t>
       </w:r>
       <w:r w:rsidR="001618B1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> – filtrus, sprauslas</w:t>
       </w:r>
       <w:r w:rsidRPr="00B552AF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDCFFD3" w14:textId="77777777" w:rsidR="00325AAB" w:rsidRDefault="00B552AF" w:rsidP="00B552AF">
+    <w:p w14:paraId="14D2826E" w14:textId="77777777" w:rsidR="00325AAB" w:rsidRDefault="00300E67" w:rsidP="00B552AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325AAB">
+      <w:r w:rsidRPr="00300E67">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>iekārtu, kuras tvertnes tilpums ir mazāks par 300 l, līdz pusei piepildīt ar tīru ūdeni, bet pārējā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C1440F" w:rsidRPr="00325AAB">
+        <w:t>piepildīt darba šķidruma tvertn</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00325AAB">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E67">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> iekārt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C1440F" w:rsidRPr="00325AAB">
+        <w:t xml:space="preserve"> ar tīru ūdeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00B552AF" w:rsidRPr="00325AAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>ām – vismaz ar 300 l</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> tīra ūdens;</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4F2ED2" w14:textId="77777777" w:rsidR="00B552AF" w:rsidRPr="00325AAB" w:rsidRDefault="00B552AF" w:rsidP="00B552AF">
+    <w:p w14:paraId="6AE26C95" w14:textId="77777777" w:rsidR="00B552AF" w:rsidRPr="00325AAB" w:rsidRDefault="00B552AF" w:rsidP="00B552AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325AAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>pievienot iekārtu traktoram (izņemot pašgājējsmidzinātājus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC42113" w14:textId="77777777" w:rsidR="00E47334" w:rsidRPr="002B1CFB" w:rsidRDefault="000B3340" w:rsidP="00B552AF">
+    <w:p w14:paraId="0B6C79EE" w14:textId="77777777" w:rsidR="00E47334" w:rsidRPr="002B1CFB" w:rsidRDefault="00DB070A" w:rsidP="00B552AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E47334" w:rsidRPr="002B1CFB">
-        <w:t>. Ja pārbaudē nepiedal</w:t>
-[...17 lines deleted...]
-        <w:t>piekrīt, ka iekārtas pārbaude tiks veikta bez iekārtas valdītāja klātbūtnes</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00300E67" w:rsidRPr="00300E67">
+        <w:t>Iekārtas valdītājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00300E67">
+        <w:t xml:space="preserve"> nodrošina</w:t>
+      </w:r>
+      <w:r w:rsidR="00300E67" w:rsidRPr="00300E67">
+        <w:t>, ka pārbaudē piedalās persona, kura pārzina uzrādāmo iekārtu un spēj izpildīt norādījumus</w:t>
       </w:r>
       <w:r w:rsidR="00CC3903" w:rsidRPr="002B1CFB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E35E099" w14:textId="77777777" w:rsidR="00300F7B" w:rsidRPr="00E47334" w:rsidRDefault="00300F7B" w:rsidP="00B552AF">
+    <w:p w14:paraId="5B8E6538" w14:textId="77777777" w:rsidR="00300F7B" w:rsidRPr="00E47334" w:rsidRDefault="00300F7B" w:rsidP="00B552AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2450"/>
         <w:gridCol w:w="2449"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00096373" w:rsidRPr="00985B17" w14:paraId="2E594E25" w14:textId="77777777" w:rsidTr="00D04505">
+      <w:tr w:rsidR="00096373" w:rsidRPr="00985B17" w14:paraId="77596E72" w14:textId="77777777" w:rsidTr="00D04505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63F60973" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00292DF9" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="00CDF34F" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00292DF9" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00292DF9">
               <w:t>Iekārtas valdītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="70D55FA2" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="77FBC8A1" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44C2C868" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="114CCBC4" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F8F0FAD" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="4A31E635" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096373" w:rsidRPr="00985B17" w14:paraId="6700F666" w14:textId="77777777" w:rsidTr="00D04505">
+      <w:tr w:rsidR="00096373" w:rsidRPr="00985B17" w14:paraId="3BF5DCC3" w14:textId="77777777" w:rsidTr="00D04505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3317A34E" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="3CEEFA89" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CE0B437" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="370E1BA2" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985B17">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(paraksts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="436E6365" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="3346E2BB" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CE7E31E" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
+          </w:tcPr>
+          <w:p w14:paraId="4174E159" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00985B17" w:rsidRDefault="00096373" w:rsidP="00D04505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00985B17">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(paraksta atšifrējums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AF994AD" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00E47334" w:rsidRDefault="00096373" w:rsidP="00B552AF">
+    <w:p w14:paraId="6222FEFA" w14:textId="77777777" w:rsidR="00096373" w:rsidRPr="00E47334" w:rsidRDefault="00096373" w:rsidP="00B552AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43C980B9" w14:textId="77777777" w:rsidR="00325AAB" w:rsidRPr="00325AAB" w:rsidRDefault="00325AAB" w:rsidP="00B552AF">
+    <w:p w14:paraId="739CAA5D" w14:textId="77777777" w:rsidR="00325AAB" w:rsidRPr="00325AAB" w:rsidRDefault="00325AAB" w:rsidP="00B552AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325AAB">
+      <w:r w:rsidRPr="00DC08E1">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Aizpilda VTUA TUD </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> darbinieks:</w:t>
+        <w:t>Aizpilda VTUA darbinieks:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E37358">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E37358">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E37358">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>______.______.__________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C3F4C" w14:paraId="75E0C611" w14:textId="77777777" w:rsidTr="00740CC2">
+      <w:tr w:rsidR="00DC08E1" w14:paraId="366F65E3" w14:textId="77777777" w:rsidTr="007D2131">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C40A10D" w14:textId="77777777" w:rsidR="00DC08E1" w:rsidRDefault="00DC08E1" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pieteikums saņemts:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CC2" w14:paraId="734799F3" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AA47A19" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="005A6A91" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00481155">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lektroniski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e-pastā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42ECF99B" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="00481155" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>birojā uz vietas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18309810" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="00481155" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B464EBE" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="00481155" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A3D35" w14:paraId="55E9FB3A" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE9F1B2" w14:textId="77777777" w:rsidR="005A3D35" w:rsidRDefault="005A3D35" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A138E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Par pārbaudi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00740CC2" w14:paraId="2EA411BF" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C57B771" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="00481155" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dd.mm.gggg.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C251596" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="00481155" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plkst.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55B9E36C" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="00481155" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57568E75" w14:textId="77777777" w:rsidR="00481155" w:rsidRDefault="00481155" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A138E" w14:paraId="07FC0A0F" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67498DCC" w14:textId="77777777" w:rsidR="002A138E" w:rsidRDefault="002A138E" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adrese, kur tiks veikta pārbaude:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD1BAE8" w14:textId="77777777" w:rsidR="005A3D35" w:rsidRDefault="005A3D35" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A3D35" w14:paraId="78C417C1" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B1AA8A1" w14:textId="77777777" w:rsidR="005A3D35" w:rsidRDefault="005A3D35">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identifikācijas numura iekalšana:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A138E" w14:paraId="71CBB395" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15D03D47" w14:textId="77777777" w:rsidR="002A138E" w:rsidRPr="00DC08E1" w:rsidRDefault="002A138E" w:rsidP="002A138E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ir nepieciešama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70CB9180" w14:textId="77777777" w:rsidR="002A138E" w:rsidRPr="00DC08E1" w:rsidRDefault="002A138E" w:rsidP="002A138E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nav nepieciešama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C99CAFE" w14:textId="77777777" w:rsidR="002A138E" w:rsidRDefault="002A138E" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="430D56E7" w14:textId="77777777" w:rsidR="002A138E" w:rsidRDefault="002A138E" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A3D35" w14:paraId="7BBA7D70" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9606" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB548E6" w14:textId="77777777" w:rsidR="005A3D35" w:rsidRPr="00DC08E1" w:rsidRDefault="005A3D35">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Apmaksas veids:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A138E" w14:paraId="47626046" w14:textId="77777777" w:rsidTr="00740CC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B2261" w14:textId="77777777" w:rsidR="002A138E" w:rsidRPr="00DC08E1" w:rsidRDefault="001328CA" w:rsidP="002A138E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uz vietas, </w:t>
+            </w:r>
+            <w:r w:rsidR="002A138E" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pirms pārbaudes uzsākšanas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7512C444" w14:textId="77777777" w:rsidR="002A138E" w:rsidRPr="00DC08E1" w:rsidRDefault="002A138E" w:rsidP="001328CA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ar </w:t>
+            </w:r>
+            <w:r w:rsidR="001328CA" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="003B5BD6" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ēcapmaksu</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3D35" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (rēķins)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C006D85" w14:textId="77777777" w:rsidR="002A138E" w:rsidRDefault="002A138E" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67767B3A" w14:textId="77777777" w:rsidR="002A138E" w:rsidRDefault="002A138E" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D740E" w14:paraId="3801CCF8" w14:textId="77777777" w:rsidTr="00740CC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="245C04D0" w14:textId="77777777" w:rsidR="003C3F4C" w:rsidRDefault="003C3F4C" w:rsidP="003C3F4C">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="24142F1B" w14:textId="77777777" w:rsidR="007D740E" w:rsidRPr="00DC08E1" w:rsidRDefault="005364B4" w:rsidP="00481155">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Pieteikums saņemts:</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">VTUA </w:t>
+            </w:r>
+            <w:r w:rsidR="007D740E" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>darbiniek</w:t>
+            </w:r>
+            <w:r w:rsidR="00740CC2" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a vārds</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC08E1" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00740CC2" w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79315D9A" w14:textId="77777777" w:rsidR="003C3F4C" w:rsidRDefault="003C3F4C" w:rsidP="00481155">
+          <w:p w14:paraId="355FD1D6" w14:textId="77777777" w:rsidR="007D740E" w:rsidRDefault="007D740E" w:rsidP="00481155">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00740CC2" w14:paraId="05AF0151" w14:textId="77777777" w:rsidTr="00740CC2">
-[...370 lines deleted...]
-      <w:tr w:rsidR="002A138E" w14:paraId="6420651B" w14:textId="77777777" w:rsidTr="00740CC2">
+      <w:tr w:rsidR="00740CC2" w14:paraId="5F054F14" w14:textId="77777777" w:rsidTr="00740CC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BE53B55" w14:textId="77777777" w:rsidR="002A138E" w:rsidRDefault="002A138E" w:rsidP="00740CC2">
-[...39 lines deleted...]
-              <w:t>(1h; 1,5h; 2h)</w:t>
+          <w:p w14:paraId="382111D9" w14:textId="77777777" w:rsidR="00740CC2" w:rsidRPr="00DC08E1" w:rsidRDefault="00740CC2" w:rsidP="00740CC2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC08E1">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>paraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4421EA25" w14:textId="77777777" w:rsidR="002A138E" w:rsidRDefault="002A138E" w:rsidP="00481155">
-[...467 lines deleted...]
-          <w:p w14:paraId="70C28753" w14:textId="77777777" w:rsidR="00740CC2" w:rsidRDefault="00740CC2" w:rsidP="00481155">
+          <w:p w14:paraId="67B67DCF" w14:textId="77777777" w:rsidR="00740CC2" w:rsidRDefault="00740CC2" w:rsidP="00481155">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1590AF93" w14:textId="77777777" w:rsidR="002C1CCC" w:rsidRPr="00D07578" w:rsidRDefault="002C1CCC" w:rsidP="00FD448C"/>
+    <w:p w14:paraId="69B7AD25" w14:textId="77777777" w:rsidR="002C1CCC" w:rsidRPr="00D07578" w:rsidRDefault="002C1CCC" w:rsidP="00FD448C"/>
     <w:sectPr w:rsidR="002C1CCC" w:rsidRPr="00D07578" w:rsidSect="00FD448C">
-      <w:headerReference w:type="first" r:id="rId7"/>
-      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="0" w:left="1701" w:header="436" w:footer="496" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AA8FDB8" w14:textId="77777777" w:rsidR="000C31F1" w:rsidRDefault="000C31F1">
+    <w:p w14:paraId="15F18C3A" w14:textId="77777777" w:rsidR="00261544" w:rsidRDefault="00261544">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F7533CE" w14:textId="77777777" w:rsidR="000C31F1" w:rsidRDefault="000C31F1">
+    <w:p w14:paraId="23B35629" w14:textId="77777777" w:rsidR="00261544" w:rsidRDefault="00261544">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39CC4333" w14:textId="77777777" w:rsidR="001E3DA7" w:rsidRPr="00B30161" w:rsidRDefault="001E3DA7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65AC2082" w14:textId="77777777" w:rsidR="001E3DA7" w:rsidRPr="00B30161" w:rsidRDefault="001E3DA7">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:color w:val="A6A6A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B30161">
       <w:rPr>
         <w:color w:val="A6A6A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Redakcija: </w:t>
     </w:r>
+    <w:r w:rsidR="00300E67">
+      <w:rPr>
+        <w:color w:val="A6A6A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>21</w:t>
+    </w:r>
     <w:r w:rsidR="003B5BD6">
       <w:rPr>
         <w:color w:val="A6A6A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>04.01.2017.</w:t>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00300E67">
+      <w:rPr>
+        <w:color w:val="A6A6A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="003B5BD6">
+      <w:rPr>
+        <w:color w:val="A6A6A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.20</w:t>
+    </w:r>
+    <w:r w:rsidR="00300E67">
+      <w:rPr>
+        <w:color w:val="A6A6A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>26</w:t>
+    </w:r>
+    <w:r w:rsidR="003B5BD6">
+      <w:rPr>
+        <w:color w:val="A6A6A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B628144" w14:textId="77777777" w:rsidR="000C31F1" w:rsidRDefault="000C31F1">
+    <w:p w14:paraId="77839C8C" w14:textId="77777777" w:rsidR="00261544" w:rsidRDefault="00261544">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54268CF9" w14:textId="77777777" w:rsidR="000C31F1" w:rsidRDefault="000C31F1">
+    <w:p w14:paraId="66B1FC8E" w14:textId="77777777" w:rsidR="00261544" w:rsidRDefault="00261544">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F51FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF8C6DB6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3223,357 +2956,415 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="952789593">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="700322296">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="35929836">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD757D"/>
     <w:rsid w:val="000231D0"/>
     <w:rsid w:val="00035D53"/>
     <w:rsid w:val="0005767A"/>
     <w:rsid w:val="00060D4B"/>
+    <w:rsid w:val="00060DEA"/>
     <w:rsid w:val="0007317E"/>
     <w:rsid w:val="0008139F"/>
     <w:rsid w:val="00084457"/>
     <w:rsid w:val="00090D8F"/>
     <w:rsid w:val="00096373"/>
     <w:rsid w:val="0009783A"/>
-    <w:rsid w:val="000B3340"/>
-    <w:rsid w:val="000C31F1"/>
+    <w:rsid w:val="000A50EB"/>
     <w:rsid w:val="000D5A1E"/>
     <w:rsid w:val="000F4D4C"/>
     <w:rsid w:val="001328CA"/>
     <w:rsid w:val="00160712"/>
     <w:rsid w:val="001618B1"/>
     <w:rsid w:val="00174EE9"/>
     <w:rsid w:val="001D78F1"/>
     <w:rsid w:val="001E3DA7"/>
     <w:rsid w:val="001F3DCC"/>
     <w:rsid w:val="001F5C40"/>
+    <w:rsid w:val="0022450F"/>
     <w:rsid w:val="00224884"/>
     <w:rsid w:val="002400CF"/>
+    <w:rsid w:val="00261544"/>
     <w:rsid w:val="00263C73"/>
     <w:rsid w:val="0026738C"/>
     <w:rsid w:val="002703CA"/>
     <w:rsid w:val="00280CF2"/>
     <w:rsid w:val="00281847"/>
     <w:rsid w:val="00292DF9"/>
     <w:rsid w:val="002938A4"/>
     <w:rsid w:val="00294E8B"/>
     <w:rsid w:val="002A138E"/>
     <w:rsid w:val="002A61A5"/>
     <w:rsid w:val="002B1CFB"/>
     <w:rsid w:val="002B4248"/>
     <w:rsid w:val="002B7ECC"/>
     <w:rsid w:val="002C1CCC"/>
     <w:rsid w:val="002C283E"/>
     <w:rsid w:val="002C4067"/>
     <w:rsid w:val="002E11B4"/>
     <w:rsid w:val="002E6133"/>
+    <w:rsid w:val="00300E67"/>
     <w:rsid w:val="00300F7B"/>
     <w:rsid w:val="003209C6"/>
     <w:rsid w:val="00325AAB"/>
     <w:rsid w:val="003306F8"/>
     <w:rsid w:val="00334BE0"/>
+    <w:rsid w:val="00335083"/>
     <w:rsid w:val="0034084C"/>
     <w:rsid w:val="00341494"/>
     <w:rsid w:val="003931D5"/>
     <w:rsid w:val="003A2E94"/>
     <w:rsid w:val="003A7E79"/>
     <w:rsid w:val="003B2784"/>
     <w:rsid w:val="003B5BD6"/>
     <w:rsid w:val="003B63DB"/>
     <w:rsid w:val="003B67B7"/>
     <w:rsid w:val="003C3F4C"/>
     <w:rsid w:val="003D7FAC"/>
     <w:rsid w:val="003E2E17"/>
     <w:rsid w:val="003F591D"/>
     <w:rsid w:val="00411590"/>
     <w:rsid w:val="004225D3"/>
+    <w:rsid w:val="004329CF"/>
     <w:rsid w:val="00452EC3"/>
     <w:rsid w:val="00454466"/>
     <w:rsid w:val="004625FA"/>
     <w:rsid w:val="00481155"/>
     <w:rsid w:val="004C0667"/>
+    <w:rsid w:val="004D07D7"/>
     <w:rsid w:val="004D1B04"/>
     <w:rsid w:val="004F6BFE"/>
     <w:rsid w:val="005217E5"/>
+    <w:rsid w:val="005364B4"/>
     <w:rsid w:val="00564630"/>
     <w:rsid w:val="00564C92"/>
     <w:rsid w:val="005A3D35"/>
     <w:rsid w:val="005A6A91"/>
     <w:rsid w:val="005B5CE1"/>
     <w:rsid w:val="005B717A"/>
     <w:rsid w:val="005C37A9"/>
     <w:rsid w:val="00601027"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00642D6E"/>
     <w:rsid w:val="00650516"/>
     <w:rsid w:val="0065055F"/>
     <w:rsid w:val="00660D40"/>
     <w:rsid w:val="006619BD"/>
     <w:rsid w:val="0066369C"/>
     <w:rsid w:val="00664833"/>
     <w:rsid w:val="0068350C"/>
     <w:rsid w:val="006A050F"/>
     <w:rsid w:val="006B0E6D"/>
     <w:rsid w:val="006B29F3"/>
     <w:rsid w:val="00707C93"/>
     <w:rsid w:val="00712520"/>
     <w:rsid w:val="00713EA5"/>
     <w:rsid w:val="00720AF1"/>
     <w:rsid w:val="007355B1"/>
     <w:rsid w:val="00740CC2"/>
     <w:rsid w:val="00755518"/>
     <w:rsid w:val="007563E5"/>
     <w:rsid w:val="0075688C"/>
     <w:rsid w:val="00757674"/>
     <w:rsid w:val="00772DFA"/>
     <w:rsid w:val="00781657"/>
     <w:rsid w:val="00796E0A"/>
     <w:rsid w:val="007A3EA5"/>
     <w:rsid w:val="007B483D"/>
+    <w:rsid w:val="007D2131"/>
     <w:rsid w:val="007D740E"/>
     <w:rsid w:val="007E7B7C"/>
     <w:rsid w:val="00806003"/>
     <w:rsid w:val="008169D5"/>
     <w:rsid w:val="00820CA2"/>
+    <w:rsid w:val="00863184"/>
     <w:rsid w:val="008832F4"/>
+    <w:rsid w:val="0089267F"/>
     <w:rsid w:val="008935CF"/>
     <w:rsid w:val="008A2B5F"/>
     <w:rsid w:val="008B1735"/>
     <w:rsid w:val="008D151B"/>
     <w:rsid w:val="008D72EB"/>
     <w:rsid w:val="008D7644"/>
     <w:rsid w:val="008E539F"/>
     <w:rsid w:val="008E71E3"/>
     <w:rsid w:val="00922A2D"/>
+    <w:rsid w:val="00951FCA"/>
     <w:rsid w:val="00963092"/>
     <w:rsid w:val="00975A49"/>
     <w:rsid w:val="0098523E"/>
     <w:rsid w:val="00985B17"/>
-    <w:rsid w:val="009867EE"/>
     <w:rsid w:val="009C2D52"/>
     <w:rsid w:val="009E505D"/>
     <w:rsid w:val="009F37DA"/>
     <w:rsid w:val="009F51A7"/>
     <w:rsid w:val="00A245D1"/>
     <w:rsid w:val="00A45CC4"/>
     <w:rsid w:val="00A61C81"/>
     <w:rsid w:val="00A6735E"/>
     <w:rsid w:val="00AA2FAD"/>
     <w:rsid w:val="00AB58BE"/>
     <w:rsid w:val="00AC03DE"/>
     <w:rsid w:val="00AD1431"/>
     <w:rsid w:val="00AD23BC"/>
     <w:rsid w:val="00AE0DCA"/>
     <w:rsid w:val="00AE3934"/>
     <w:rsid w:val="00AF148E"/>
     <w:rsid w:val="00B00413"/>
+    <w:rsid w:val="00B17109"/>
     <w:rsid w:val="00B17D97"/>
     <w:rsid w:val="00B24BB3"/>
     <w:rsid w:val="00B30161"/>
     <w:rsid w:val="00B30169"/>
     <w:rsid w:val="00B4107F"/>
     <w:rsid w:val="00B552AF"/>
     <w:rsid w:val="00B5576C"/>
     <w:rsid w:val="00B66D18"/>
     <w:rsid w:val="00B83213"/>
+    <w:rsid w:val="00B847E4"/>
     <w:rsid w:val="00BA255F"/>
     <w:rsid w:val="00BA3677"/>
     <w:rsid w:val="00BE7261"/>
     <w:rsid w:val="00C1440F"/>
     <w:rsid w:val="00C16EA1"/>
-    <w:rsid w:val="00C3285B"/>
     <w:rsid w:val="00C3345E"/>
     <w:rsid w:val="00C57513"/>
     <w:rsid w:val="00C7342A"/>
-    <w:rsid w:val="00C772C7"/>
     <w:rsid w:val="00C834CB"/>
-    <w:rsid w:val="00C857F1"/>
     <w:rsid w:val="00C96BE3"/>
+    <w:rsid w:val="00CA0B05"/>
     <w:rsid w:val="00CA3E51"/>
     <w:rsid w:val="00CC3903"/>
     <w:rsid w:val="00CE16B6"/>
     <w:rsid w:val="00CF3909"/>
     <w:rsid w:val="00D04505"/>
     <w:rsid w:val="00D07578"/>
     <w:rsid w:val="00D07855"/>
     <w:rsid w:val="00D21D9A"/>
     <w:rsid w:val="00D3049D"/>
     <w:rsid w:val="00D37091"/>
     <w:rsid w:val="00D42BFF"/>
     <w:rsid w:val="00D44762"/>
     <w:rsid w:val="00D509FD"/>
     <w:rsid w:val="00D65CBF"/>
     <w:rsid w:val="00D9535B"/>
+    <w:rsid w:val="00DB070A"/>
     <w:rsid w:val="00DB5BD2"/>
+    <w:rsid w:val="00DC08E1"/>
     <w:rsid w:val="00DE1B13"/>
     <w:rsid w:val="00DE79B5"/>
+    <w:rsid w:val="00DF14A9"/>
+    <w:rsid w:val="00E11952"/>
     <w:rsid w:val="00E335C7"/>
+    <w:rsid w:val="00E34A3A"/>
     <w:rsid w:val="00E37358"/>
     <w:rsid w:val="00E47334"/>
     <w:rsid w:val="00E54BCB"/>
     <w:rsid w:val="00E568FE"/>
     <w:rsid w:val="00E7364F"/>
-    <w:rsid w:val="00E95263"/>
     <w:rsid w:val="00EB45DC"/>
     <w:rsid w:val="00EE54C2"/>
     <w:rsid w:val="00F10F0C"/>
     <w:rsid w:val="00F37F67"/>
     <w:rsid w:val="00F7037A"/>
     <w:rsid w:val="00F719EB"/>
     <w:rsid w:val="00F81B4C"/>
     <w:rsid w:val="00F903CA"/>
     <w:rsid w:val="00FB0C8C"/>
     <w:rsid w:val="00FC084F"/>
     <w:rsid w:val="00FC396E"/>
     <w:rsid w:val="00FD448C"/>
     <w:rsid w:val="00FD757D"/>
     <w:rsid w:val="00FD76A7"/>
     <w:rsid w:val="00FE69E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="10D2E47C"/>
+  <w14:docId w14:val="497633E2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C70BBDA2-B73A-4EC5-8BAD-421D67FFF4F5}"/>
+  <w15:docId w15:val="{BA917624-5E4B-4338-B6B2-2BD7D81794E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3762,68 +3553,74 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD757D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:rsid w:val="00FD757D"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Parasts"/>
     <w:semiHidden/>
     <w:rsid w:val="0098523E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
@@ -3838,55 +3635,67 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00E54BCB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B63DB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00951FCA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="643509194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="830099225">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3898,102 +3707,101 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1628927084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4001,51 +3809,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4112,65 +3920,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4191,91 +3999,111 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1245</Words>
-  <Characters>710</Characters>
+  <Words>1080</Words>
+  <Characters>617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>VSIA „Sertifikācijas un testēšanas centrs”</vt:lpstr>
       <vt:lpstr>VSIA „Sertifikācijas un testēšanas centrs”</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1952</CharactersWithSpaces>
+  <CharactersWithSpaces>1694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>VSIA „Sertifikācijas un testēšanas centrs”</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>