--- v0 (2026-02-19)
+++ v1 (2026-04-09)
@@ -1,1416 +1,1461 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1FBE066A" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+    <w:p w14:paraId="1FBE066A" w14:textId="3D4C0515" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pielikums</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>Ministru kabineta</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
-        <w:t>2025. gada 23. septembra</w:t>
+        <w:t>2025.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidR="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>gada 23.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>septembra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:br/>
-        <w:t>noteikumiem Nr. 561</w:t>
+        <w:t>noteikumiem Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>561</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6DECFF" w14:textId="77777777" w:rsidR="008C54A8" w:rsidRPr="003F0B13" w:rsidRDefault="008C54A8" w:rsidP="008C54A8">
+    <w:p w14:paraId="5808CC99" w14:textId="10379123" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Pielikums</w:t>
+        <w:t>"Pielikums</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>Ministru kabineta</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>2013.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5792B" w:rsidRPr="003F0B13">
+      <w:r w:rsidR="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada 29.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5792B" w:rsidRPr="003F0B13">
+      <w:r w:rsidR="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>oktobra</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
-        <w:t>noteikumiem Nr. 1191</w:t>
+        <w:t>noteikumiem Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4737">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1191</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C99855" w14:textId="77777777" w:rsidR="003F0B13" w:rsidRPr="003F0B13" w:rsidRDefault="003F0B13" w:rsidP="008C54A8">
+    <w:p w14:paraId="649DFD58" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F0B13">
+      <w:r w:rsidRPr="009A4737">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Iznomāšanas pretendenta piedāvājums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0D0B29" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+    <w:p w14:paraId="1C0D0B29" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="30" w:type="dxa"/>
           <w:left w:w="30" w:type="dxa"/>
           <w:bottom w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="7296"/>
         <w:gridCol w:w="1789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="50293D9E" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="50293D9E" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="226" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B71F6D7" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+          <w:p w14:paraId="3B71F6D7" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:br/>
               <w:t>p. k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="3834" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E1772DE" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+          <w:p w14:paraId="1E1772DE" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pieprasītā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="940" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="049E838C" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+          <w:p w14:paraId="049E838C" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Iznomāšanas pretendenta sniegtā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="67F4DCE6" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="67F4DCE6" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="592DB33C" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4941E0A9" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fiziskas personas vārds, uzvārds, personas kods, deklarētās dzīvesvietas adrese, elektroniskā pasta adrese (ja ir) un tālrunis, juridiskas personas (arī personālsabiedrības) nosaukums (firma), reģistrācijas numurs, elektroniskā pasta adrese (ja ir) un tālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F548164" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F548164" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="62057A55" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="62057A55" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37CB6242" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10855DBD" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Iznomāšanas pretendenta pārstāvja vārds, uzvārds, personas kods (ja ir), elektroniskā pasta adrese (ja ir) un tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6769D461" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6769D461" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="472EB7DC" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="472EB7DC" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0732FAB4" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C88D7A" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nekustamā īpašuma adrese, kadastra numurs, platība un lietošanas mērķis, pievienojot nekustamā īpašuma atrašanās vietas aprakstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DE8631A" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE8631A" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="59A02A0B" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="59A02A0B" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66503D79" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5340E5" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Nekustamā īpašuma apraksts, tai skaitā ēkas energoefektivitātes rādītāji, klase un informācija par ēkas atbilstību Ēku energoefektivitātes likuma 4. pantā noteiktajām energoefektivitātes minimālajām prasībām (pievienojot ēkas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>energosertifikātu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai pagaidu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>energosertifikātu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, kas reģistrēts būvniecības informācijas sistēmā), informācija par nekustamā īpašuma tehnisko stāvokli (pievienojot fotoattēlus), telpu plānojums un cita informācija, kas var raksturot piedāvāto nomas objektu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27ED6749" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27ED6749" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="523E99D4" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="523E99D4" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7079CF9F" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1EE89F" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Apliecinājums, ka nepastāv tiesiski šķēršļi nekustamā īpašuma iznomāšanai vai nodošanai apakšnomā (ja attiecināms)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18CED7EF" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18CED7EF" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="5BCEED9F" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="5BCEED9F" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A04816" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFA4751" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Informācija par nekustamā īpašuma kopējām faktiskajām izmaksām iepriekšējā periodā, kas nav mazāks par 12 mēnešiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="558EA14D" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="558EA14D" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="401D649C" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="401D649C" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7EE71F" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B755B7E" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Informācija par nekustamā īpašuma kopējām plānotajām izmaksām nākamajam periodam, kas nav mazāks par 12 mēnešiem, tai skaitā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0043B257" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0043B257" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="0C0291C0" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="0C0291C0" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42A98692" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9C655A" w14:textId="0CB44E74" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>nomas maksas apmērs, norādot viena kvadrātmetra izmaksas mēnesī, un apsaimniekošanas pakalpojumu izdevumi saskaņā ar nomas sludinājumam pievienotajā apsaimniekošanas programmā norādītajām pozīcijām</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16E9377E" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E9377E" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="2306A654" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="2306A654" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="599E3656" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="259754F0" w14:textId="1DD7F25C" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">nomnieka nomas sludinājumā norādīto specifisko prasību – ______________________ </w:t>
             </w:r>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00635373" w:rsidRPr="003F0B13">
+            <w:r w:rsidR="00635373" w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ja attiecas) </w:t>
             </w:r>
-            <w:r w:rsidRPr="003F0B13">
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>– nodrošināšanas izmaksas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39A250E8" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39A250E8" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="72DF70A1" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="72DF70A1" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5127BA62" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C262195" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>komunālo pakalpojumu izmaksas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DE3451E" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE3451E" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5792B" w:rsidRPr="003F0B13" w14:paraId="58BEF23A" w14:textId="77777777" w:rsidTr="008C54A8">
+      <w:tr w:rsidR="00B5792B" w:rsidRPr="009A4737" w14:paraId="58BEF23A" w14:textId="77777777" w:rsidTr="009A4737">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="226" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F0BD70" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="003F0B13">
+            <w:tcW w:w="3834" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA0295C" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A4737">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>kapitālieguldījumi, ja tādi ir nepieciešami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="515F86B0" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+            <w:tcW w:w="940" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515F86B0" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00B5792B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="305F8CF6" w14:textId="2EA2A367" w:rsidR="00D67CE0" w:rsidRPr="003F0B13" w:rsidRDefault="00D67CE0" w:rsidP="008C54A8">
+    <w:p w14:paraId="305F8CF6" w14:textId="1A8555B1" w:rsidR="00D67CE0" w:rsidRPr="009A4737" w:rsidRDefault="00D67CE0" w:rsidP="00B5792B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
+        <w:ind w:firstLine="539"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9A8D5E" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidRDefault="00CC5A4A" w:rsidP="008C54A8">
+    <w:p w14:paraId="3F9A8D5E" w14:textId="77777777" w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidRDefault="00CC5A4A" w:rsidP="00547A9C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:spacing w:before="130" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00CC5A4A" w:rsidRPr="003F0B13" w:rsidSect="003F0B13">
+    <w:sectPr w:rsidR="00CC5A4A" w:rsidRPr="009A4737" w:rsidSect="009A4737">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="851" w:right="1191" w:bottom="1474" w:left="1191" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1191" w:bottom="1474" w:left="1191" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F720331" w14:textId="77777777" w:rsidR="00A63185" w:rsidRDefault="00A63185" w:rsidP="00B5792B">
+    <w:p w14:paraId="0BA54323" w14:textId="77777777" w:rsidR="00CA6B7C" w:rsidRDefault="00CA6B7C" w:rsidP="00B5792B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2782CF86" w14:textId="77777777" w:rsidR="00A63185" w:rsidRDefault="00A63185" w:rsidP="00B5792B">
+    <w:p w14:paraId="41D14B0A" w14:textId="77777777" w:rsidR="00CA6B7C" w:rsidRDefault="00CA6B7C" w:rsidP="00B5792B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AF2F47F" w14:textId="77777777" w:rsidR="00A63185" w:rsidRDefault="00A63185" w:rsidP="00B5792B">
+    <w:p w14:paraId="4DC4469C" w14:textId="77777777" w:rsidR="00CA6B7C" w:rsidRDefault="00CA6B7C" w:rsidP="00B5792B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14F2CF7C" w14:textId="77777777" w:rsidR="00A63185" w:rsidRDefault="00A63185" w:rsidP="00B5792B">
+    <w:p w14:paraId="07330C56" w14:textId="77777777" w:rsidR="00CA6B7C" w:rsidRDefault="00CA6B7C" w:rsidP="00B5792B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC5A4A"/>
     <w:rsid w:val="00151B54"/>
     <w:rsid w:val="00185A66"/>
     <w:rsid w:val="00210110"/>
-    <w:rsid w:val="002D549C"/>
-    <w:rsid w:val="003F0B13"/>
+    <w:rsid w:val="003F65EE"/>
     <w:rsid w:val="00536D05"/>
     <w:rsid w:val="00547A9C"/>
     <w:rsid w:val="00635373"/>
     <w:rsid w:val="00674701"/>
-    <w:rsid w:val="008C54A8"/>
-    <w:rsid w:val="00A63185"/>
+    <w:rsid w:val="009A4737"/>
     <w:rsid w:val="00A87883"/>
     <w:rsid w:val="00AA1895"/>
     <w:rsid w:val="00B5792B"/>
+    <w:rsid w:val="00CA6B7C"/>
     <w:rsid w:val="00CC5A4A"/>
     <w:rsid w:val="00D67CE0"/>
     <w:rsid w:val="00DB5ADE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2306,65 +2351,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1320</Words>
+  <Words>1319</Words>
   <Characters>753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Nosaukums</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2069</CharactersWithSpaces>
+  <CharactersWithSpaces>2068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Uldis Ervalds</dc:creator>
+  <dc:creator>Jānis Mergups-Kutraitis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>